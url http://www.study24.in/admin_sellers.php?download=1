--- v0 (2026-06-13)
+++ v1 (2026-07-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sellers &amp; Properties" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t xml:space="preserve">Seller Mobile</t>
   </si>
   <si>
     <t xml:space="preserve">Seller WhatsApp</t>
   </si>
   <si>
     <t xml:space="preserve">Seller Email</t>
   </si>
   <si>
     <t xml:space="preserve">Seller Type</t>
   </si>
   <si>
     <t xml:space="preserve">Listing ID</t>
   </si>
   <si>
     <t xml:space="preserve">Property Name</t>
   </si>
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Status</t>
   </si>
   <si>
@@ -143,56 +143,77 @@
   <si>
     <t xml:space="preserve">NEAR LEMON CHILLI RESTURANT SUGIYADIH</t>
   </si>
   <si>
     <t xml:space="preserve">Land</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 08:30:26</t>
   </si>
   <si>
     <t xml:space="preserve">KUNJ NIWAS</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 07:55:55</t>
   </si>
   <si>
     <t xml:space="preserve">GOBINDPUR BAZAAR DHANBAD</t>
   </si>
   <si>
     <t xml:space="preserve">Gobindpur</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 07:39:36</t>
   </si>
   <si>
+    <t xml:space="preserve">kumarr260@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAND BAKHTIYARPUR MAMTA HOTEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtiyarpur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-25 04:42:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MADHAV RESIDENCY BEGUSARAI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rejected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barauni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-19 02:41:21</t>
+  </si>
+  <si>
     <t xml:space="preserve">RAVISH</t>
   </si>
   <si>
-    <t xml:space="preserve">inactive</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Preet Vihar</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 05:19:25</t>
   </si>
   <si>
     <t xml:space="preserve">RANJAN</t>
   </si>
   <si>
     <t xml:space="preserve">Bodeli</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 00:57:57</t>
   </si>
   <si>
     <t xml:space="preserve">DGMK;DBMK</t>
   </si>
   <si>
     <t xml:space="preserve">S</t>
   </si>
   <si>
     <t xml:space="preserve">Amod</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 16:45:28</t>
@@ -218,131 +239,131 @@
   <si>
     <t xml:space="preserve">Barh</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 16:15:30</t>
   </si>
   <si>
     <t xml:space="preserve">AMADUL</t>
   </si>
   <si>
     <t xml:space="preserve">N</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 15:58:01</t>
   </si>
   <si>
     <t xml:space="preserve">AGARWAL SWEETS</t>
   </si>
   <si>
     <t xml:space="preserve">Laxmi Nagar</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-08 00:47:44</t>
   </si>
   <si>
-    <t xml:space="preserve">kumarr260@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TILAK</t>
   </si>
   <si>
     <t xml:space="preserve">Balia</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-25 12:11:17</t>
   </si>
   <si>
     <t xml:space="preserve">Direct Owner</t>
   </si>
   <si>
     <t xml:space="preserve">FARMHOUSE BANGALORE</t>
   </si>
   <si>
     <t xml:space="preserve">Bengaluru</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-20 04:18:41</t>
   </si>
   <si>
     <t xml:space="preserve">Dealer / Agent</t>
   </si>
   <si>
     <t xml:space="preserve">PRESTIGE APARTMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">Anekal</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-14 16:21:39</t>
   </si>
   <si>
     <t xml:space="preserve">RADHA KRISHNA</t>
   </si>
   <si>
     <t xml:space="preserve">Patna</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-14 13:28:27</t>
   </si>
   <si>
     <t xml:space="preserve">LEELA PALACE</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-12 10:51:50</t>
   </si>
   <si>
-    <t xml:space="preserve">Bakhtiyarpur</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-04-12 10:51:39</t>
   </si>
   <si>
     <t xml:space="preserve">kumarr260personal@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">MAMTA HOTEL</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-11 12:58:48</t>
   </si>
   <si>
     <t xml:space="preserve">kumarr2604735@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">hotel salim</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-12 00:56:27</t>
   </si>
   <si>
     <t xml:space="preserve">SAJJAN PALACE</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-23 14:12:34</t>
   </si>
   <si>
+    <t xml:space="preserve">MADHAV RESIDENCY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-20 16:29:41</t>
+  </si>
+  <si>
     <t xml:space="preserve">DEEPU KR</t>
   </si>
   <si>
     <t xml:space="preserve">Dhanbad_sadar</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-26 10:29:22</t>
   </si>
   <si>
     <t xml:space="preserve">circleofficebalia@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">RAVI WAREHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-25 01:20:51</t>
   </si>
   <si>
     <t xml:space="preserve">RAVI PG</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-25 01:15:06</t>
   </si>
   <si>
     <t xml:space="preserve">MARRIAGE HALL</t>
@@ -462,53 +483,50 @@
     <t xml:space="preserve">RAGHU</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-26 07:52:03</t>
   </si>
   <si>
     <t xml:space="preserve">SALIMPUR RAMPUR DOMA</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 18:27:07</t>
   </si>
   <si>
     <t xml:space="preserve">SALIMPUR ALANG</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 07:38:42</t>
   </si>
   <si>
     <t xml:space="preserve">rambabucoalindia@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-30 19:56:49</t>
   </si>
   <si>
     <t xml:space="preserve">PACHAMBA</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Barauni</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-26 09:33:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -527,51 +545,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AA43"/>
+  <dimension ref="A1:AA46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="8" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="16" customWidth="1"/>
     <col min="17" max="17" width="32" customWidth="1"/>
     <col min="18" max="18" width="12" customWidth="1"/>
     <col min="19" max="19" width="12" customWidth="1"/>
@@ -714,54 +732,54 @@
         <v>32</v>
       </c>
       <c r="Q2"/>
       <c r="R2">
         <v>23.6317000</v>
       </c>
       <c r="S2">
         <v>86.2863000</v>
       </c>
       <c r="T2">
         <v>0</v>
       </c>
       <c r="U2">
         <v>0</v>
       </c>
       <c r="V2">
         <v>0</v>
       </c>
       <c r="W2">
         <v>0</v>
       </c>
       <c r="X2">
         <v>0</v>
       </c>
       <c r="Y2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AA2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>6200919911</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3">
         <v>46</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3" t="s">
         <v>30</v>
@@ -791,54 +809,54 @@
         <v>32</v>
       </c>
       <c r="Q3"/>
       <c r="R3">
         <v>23.7961520</v>
       </c>
       <c r="S3">
         <v>86.4298010</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AA3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>6200919911</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4" t="s">
         <v>38</v>
       </c>
       <c r="E4">
         <v>45</v>
       </c>
       <c r="F4" t="s">
         <v>39</v>
       </c>
       <c r="G4" t="s">
         <v>40</v>
       </c>
       <c r="H4" t="s">
         <v>30</v>
@@ -1024,2713 +1042,2928 @@
         <v>0</v>
       </c>
       <c r="W6">
         <v>0</v>
       </c>
       <c r="X6">
         <v>0</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
       <c r="Z6">
         <v>1</v>
       </c>
       <c r="AA6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6205711557</v>
       </c>
       <c r="B7">
         <v>6205711557</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>47</v>
+      </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
         <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I7">
-        <v>9800000</v>
+        <v>7000000</v>
       </c>
       <c r="J7">
-        <v>9800</v>
+        <v>5717</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>31</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
         <v>49</v>
       </c>
       <c r="Q7"/>
       <c r="R7">
-        <v>28.7126000</v>
+        <v>25.4558690</v>
       </c>
       <c r="S7">
-        <v>77.0166000</v>
+        <v>85.4694010</v>
       </c>
       <c r="T7">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U7">
         <v>0</v>
       </c>
       <c r="V7">
         <v>0</v>
       </c>
       <c r="W7">
         <v>0</v>
       </c>
       <c r="X7">
         <v>0</v>
       </c>
       <c r="Y7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z7">
         <v>16</v>
       </c>
       <c r="AA7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>6205711557</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8"/>
+      <c r="B8"/>
+      <c r="C8" t="s">
+        <v>47</v>
+      </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I8">
-        <v>7800000</v>
+        <v>2500000</v>
       </c>
       <c r="J8">
-        <v>58744</v>
+        <v>2800</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
         <v>31</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q8"/>
       <c r="R8">
-        <v>22.2861580</v>
+        <v>25.4631430</v>
       </c>
       <c r="S8">
-        <v>73.7636050</v>
+        <v>86.0270420</v>
       </c>
       <c r="T8">
         <v>0</v>
       </c>
       <c r="U8">
         <v>0</v>
       </c>
       <c r="V8">
         <v>0</v>
       </c>
       <c r="W8">
         <v>0</v>
       </c>
       <c r="X8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z8">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AA8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>6205711557</v>
       </c>
       <c r="B9">
         <v>6205711557</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E9">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s">
         <v>40</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I9">
-        <v>10100000</v>
+        <v>9800000</v>
       </c>
       <c r="J9">
-        <v>2300</v>
+        <v>9800</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
         <v>56</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
-        <v>21.6280340</v>
+        <v>28.7126000</v>
       </c>
       <c r="S9">
-        <v>72.9975190</v>
+        <v>77.0166000</v>
       </c>
       <c r="T9">
         <v>0</v>
       </c>
       <c r="U9">
         <v>0</v>
       </c>
       <c r="V9">
         <v>0</v>
       </c>
       <c r="W9">
         <v>0</v>
       </c>
       <c r="X9">
         <v>0</v>
       </c>
       <c r="Y9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z9">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="AA9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>6205711557</v>
       </c>
       <c r="B10">
         <v>6205711557</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
         <v>58</v>
       </c>
       <c r="G10" t="s">
         <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I10">
-        <v>4900000</v>
+        <v>7800000</v>
       </c>
       <c r="J10">
-        <v>4900</v>
+        <v>58744</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
         <v>31</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
-        <v>28.6406000</v>
+        <v>22.2861580</v>
       </c>
       <c r="S10">
-        <v>77.2974000</v>
+        <v>73.7636050</v>
       </c>
       <c r="T10">
         <v>0</v>
       </c>
       <c r="U10">
         <v>0</v>
       </c>
       <c r="V10">
         <v>0</v>
       </c>
       <c r="W10">
         <v>0</v>
       </c>
       <c r="X10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z10">
         <v>2</v>
       </c>
       <c r="AA10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>6205711557</v>
       </c>
       <c r="B11">
         <v>6205711557</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G11" t="s">
         <v>40</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I11">
-        <v>4200000</v>
+        <v>10100000</v>
       </c>
       <c r="J11">
         <v>2300</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
-        <v>28.6139120</v>
+        <v>21.6280340</v>
       </c>
       <c r="S11">
-        <v>77.2075800</v>
+        <v>72.9975190</v>
       </c>
       <c r="T11">
         <v>0</v>
       </c>
       <c r="U11">
         <v>0</v>
       </c>
       <c r="V11">
         <v>0</v>
       </c>
       <c r="W11">
         <v>0</v>
       </c>
       <c r="X11">
         <v>0</v>
       </c>
       <c r="Y11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z11">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AA11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>6205711557</v>
       </c>
       <c r="B12">
         <v>6205711557</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G12" t="s">
         <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I12">
-        <v>10500000</v>
+        <v>4900000</v>
       </c>
       <c r="J12">
-        <v>85213</v>
+        <v>4900</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
         <v>31</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
-        <v>25.2509060</v>
+        <v>28.6406000</v>
       </c>
       <c r="S12">
-        <v>85.9872440</v>
+        <v>77.2974000</v>
       </c>
       <c r="T12">
         <v>0</v>
       </c>
       <c r="U12">
         <v>0</v>
       </c>
       <c r="V12">
         <v>0</v>
       </c>
       <c r="W12">
         <v>0</v>
       </c>
       <c r="X12">
         <v>0</v>
       </c>
       <c r="Y12">
         <v>0</v>
       </c>
       <c r="Z12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>6205711557</v>
       </c>
       <c r="B13">
         <v>6205711557</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13">
         <v>38</v>
       </c>
-      <c r="E13">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G13" t="s">
         <v>40</v>
       </c>
       <c r="H13" t="s">
         <v>30</v>
       </c>
       <c r="I13">
-        <v>95800000</v>
+        <v>4200000</v>
       </c>
       <c r="J13">
-        <v>521478</v>
+        <v>2300</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
-        <v>28.6311650</v>
+        <v>28.6139120</v>
       </c>
       <c r="S13">
-        <v>77.2495510</v>
+        <v>77.2075800</v>
       </c>
       <c r="T13">
         <v>0</v>
       </c>
       <c r="U13">
         <v>0</v>
       </c>
       <c r="V13">
         <v>0</v>
       </c>
       <c r="W13">
         <v>0</v>
       </c>
       <c r="X13">
         <v>0</v>
       </c>
       <c r="Y13">
         <v>0</v>
       </c>
       <c r="Z13">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AA13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>6205711557</v>
       </c>
       <c r="B14">
         <v>6205711557</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G14" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="I14">
-        <v>580000000</v>
+        <v>10500000</v>
       </c>
       <c r="J14">
-        <v>23000</v>
-[...3 lines deleted...]
-      </c>
+        <v>85213</v>
+      </c>
+      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
-        <v>28.6368520</v>
+        <v>25.2509060</v>
       </c>
       <c r="S14">
-        <v>77.2784080</v>
+        <v>85.9872440</v>
       </c>
       <c r="T14">
         <v>0</v>
       </c>
       <c r="U14">
         <v>0</v>
       </c>
       <c r="V14">
         <v>0</v>
       </c>
       <c r="W14">
         <v>0</v>
       </c>
       <c r="X14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z14">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AA14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>6205711557</v>
       </c>
       <c r="B15">
         <v>6205711557</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>73</v>
       </c>
       <c r="G15" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
         <v>30</v>
       </c>
       <c r="I15">
-        <v>4578000</v>
+        <v>95800000</v>
       </c>
       <c r="J15">
-        <v>1500</v>
+        <v>521478</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
-        <v>25.4224000</v>
+        <v>28.6311650</v>
       </c>
       <c r="S15">
-        <v>86.3085000</v>
+        <v>77.2495510</v>
       </c>
       <c r="T15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15">
         <v>0</v>
       </c>
       <c r="V15">
         <v>0</v>
       </c>
       <c r="W15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y15">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z15">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="AA15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>6205711557</v>
       </c>
       <c r="B16">
         <v>6205711557</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16">
+        <v>35</v>
+      </c>
+      <c r="F16" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>30</v>
       </c>
       <c r="I16">
-        <v>50000</v>
+        <v>580000000</v>
       </c>
       <c r="J16">
-        <v>2500</v>
-[...1 lines deleted...]
-      <c r="K16"/>
+        <v>23000</v>
+      </c>
+      <c r="K16">
+        <v>1</v>
+      </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="Q16"/>
       <c r="R16">
-        <v>12.9767910</v>
+        <v>28.6368520</v>
       </c>
       <c r="S16">
-        <v>77.5900840</v>
+        <v>77.2784080</v>
       </c>
       <c r="T16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U16">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="V16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X16">
         <v>1</v>
       </c>
       <c r="Y16">
         <v>1</v>
       </c>
       <c r="Z16">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="AA16" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>6205711557</v>
       </c>
       <c r="B17">
         <v>6205711557</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="E17">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>30</v>
       </c>
       <c r="I17">
-        <v>38000</v>
+        <v>4578000</v>
       </c>
       <c r="J17">
         <v>1500</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="Q17"/>
       <c r="R17">
-        <v>12.7943920</v>
+        <v>25.4224000</v>
       </c>
       <c r="S17">
-        <v>77.7097380</v>
+        <v>86.3085000</v>
       </c>
       <c r="T17">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="U17">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="V17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="W17">
         <v>1</v>
       </c>
       <c r="X17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Z17">
-        <v>251</v>
+        <v>52</v>
       </c>
       <c r="AA17" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>6205711557</v>
       </c>
       <c r="B18">
         <v>6205711557</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C18"/>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E18">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="G18" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>30</v>
       </c>
       <c r="I18">
-        <v>4300000</v>
+        <v>50000</v>
       </c>
       <c r="J18">
-        <v>4210</v>
+        <v>2500</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="Q18"/>
       <c r="R18">
-        <v>25.6019020</v>
+        <v>12.9767910</v>
       </c>
       <c r="S18">
-        <v>85.1328850</v>
+        <v>77.5900840</v>
       </c>
       <c r="T18">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="U18">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="V18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="W18">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y18">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Z18">
-        <v>220</v>
+        <v>63</v>
       </c>
       <c r="AA18" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>6205711557</v>
       </c>
       <c r="B19">
         <v>6205711557</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="E19">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>87</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>30</v>
       </c>
       <c r="I19">
-        <v>12300000</v>
+        <v>38000</v>
       </c>
       <c r="J19">
-        <v>12300</v>
+        <v>1500</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Q19"/>
       <c r="R19">
-        <v>25.4581940</v>
+        <v>12.7943920</v>
       </c>
       <c r="S19">
-        <v>85.4654150</v>
+        <v>77.7097380</v>
       </c>
       <c r="T19">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="U19">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="V19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z19">
-        <v>196</v>
+        <v>253</v>
       </c>
       <c r="AA19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>6205711557</v>
       </c>
       <c r="B20">
         <v>6205711557</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E20">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H20" t="s">
         <v>30</v>
       </c>
       <c r="I20">
-        <v>11500000</v>
+        <v>4300000</v>
       </c>
       <c r="J20">
-        <v>12300</v>
+        <v>4210</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q20"/>
       <c r="R20">
-        <v>25.4595500</v>
+        <v>25.6019020</v>
       </c>
       <c r="S20">
-        <v>85.4536340</v>
+        <v>85.1328850</v>
       </c>
       <c r="T20">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="U20">
+        <v>8</v>
+      </c>
+      <c r="V20">
+        <v>3</v>
+      </c>
+      <c r="W20">
         <v>4</v>
       </c>
-      <c r="V20">
-[...4 lines deleted...]
-      </c>
       <c r="X20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y20">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Z20">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="AA20" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>6205711558</v>
+        <v>6205711557</v>
       </c>
       <c r="B21">
-        <v>6205711558</v>
+        <v>6205711557</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E21">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G21" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>30</v>
       </c>
       <c r="I21">
-        <v>54</v>
+        <v>12300000</v>
       </c>
       <c r="J21">
-        <v>2100</v>
+        <v>12300</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="Q21"/>
       <c r="R21">
-        <v>25.4554520</v>
+        <v>25.4581940</v>
       </c>
       <c r="S21">
-        <v>85.4684360</v>
+        <v>85.4654150</v>
       </c>
       <c r="T21">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="U21">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="V21">
         <v>1</v>
       </c>
       <c r="W21">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="X21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z21">
-        <v>54</v>
+        <v>197</v>
       </c>
       <c r="AA21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>6214578965</v>
+        <v>6205711557</v>
       </c>
       <c r="B22">
-        <v>6214578965</v>
+        <v>6205711557</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="D22" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="E22">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>30</v>
       </c>
       <c r="I22">
-        <v>63</v>
+        <v>11500000</v>
       </c>
       <c r="J22">
-        <v>2688</v>
+        <v>12300</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
         <v>31</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="Q22"/>
       <c r="R22">
-        <v>25.4549390</v>
+        <v>25.4595500</v>
       </c>
       <c r="S22">
-        <v>85.4720620</v>
+        <v>85.4536340</v>
       </c>
       <c r="T22">
+        <v>6</v>
+      </c>
+      <c r="U22">
         <v>4</v>
       </c>
-      <c r="U22">
-[...1 lines deleted...]
-      </c>
       <c r="V22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W22">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="X22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y22">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z22">
-        <v>49</v>
+        <v>169</v>
       </c>
       <c r="AA22" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7412547854</v>
+        <v>6205711558</v>
       </c>
       <c r="B23">
-        <v>7412547854</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>6205711558</v>
+      </c>
+      <c r="C23" t="s">
+        <v>96</v>
+      </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E23">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="F23" t="s">
         <v>97</v>
       </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H23" t="s">
         <v>30</v>
       </c>
       <c r="I23">
-        <v>5700000</v>
+        <v>54</v>
       </c>
       <c r="J23">
-        <v>2845</v>
+        <v>2100</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="Q23"/>
       <c r="R23">
-        <v>25.4255440</v>
+        <v>25.4554520</v>
       </c>
       <c r="S23">
-        <v>86.3048190</v>
+        <v>85.4684360</v>
       </c>
       <c r="T23">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="U23">
         <v>2</v>
       </c>
       <c r="V23">
         <v>1</v>
       </c>
       <c r="W23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X23">
         <v>0</v>
       </c>
       <c r="Y23">
         <v>2</v>
       </c>
       <c r="Z23">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="AA23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>8547896541</v>
+        <v>6214578965</v>
       </c>
       <c r="B24">
-        <v>8547896541</v>
+        <v>6214578965</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="E24">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
         <v>30</v>
       </c>
       <c r="I24">
-        <v>4500000</v>
+        <v>63</v>
       </c>
       <c r="J24">
-        <v>5400</v>
+        <v>2688</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
-        <v>23.8063530</v>
+        <v>25.4549390</v>
       </c>
       <c r="S24">
-        <v>86.3890580</v>
+        <v>85.4720620</v>
       </c>
       <c r="T24">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="U24">
         <v>1</v>
       </c>
       <c r="V24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W24">
         <v>1</v>
       </c>
       <c r="X24">
         <v>0</v>
       </c>
       <c r="Y24">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z24">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="AA24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>8745123654</v>
+        <v>7412547854</v>
       </c>
       <c r="B25">
-        <v>8745123654</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
+        <v>7412547854</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25" t="s">
+        <v>82</v>
+      </c>
+      <c r="E25">
+        <v>14</v>
+      </c>
+      <c r="F25" t="s">
         <v>102</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>30</v>
       </c>
       <c r="I25">
-        <v>9900000</v>
+        <v>5700000</v>
       </c>
       <c r="J25">
-        <v>10000</v>
+        <v>2845</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
         <v>31</v>
       </c>
       <c r="O25"/>
       <c r="P25" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="Q25"/>
       <c r="R25">
-        <v>25.4606350</v>
+        <v>25.4255440</v>
       </c>
       <c r="S25">
-        <v>85.6878690</v>
+        <v>86.3048190</v>
       </c>
       <c r="T25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="U25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="V25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W25">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X25">
         <v>0</v>
       </c>
       <c r="Y25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z25">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="AA25" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>8745123654</v>
+        <v>7717738040</v>
       </c>
       <c r="B26">
-        <v>8745123654</v>
-[...3 lines deleted...]
-      </c>
+        <v>7717738040</v>
+      </c>
+      <c r="C26"/>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="E26">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="F26" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G26" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H26" t="s">
         <v>30</v>
       </c>
       <c r="I26">
-        <v>26000</v>
+        <v>3500000</v>
       </c>
       <c r="J26">
-        <v>2458</v>
+        <v>1340</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
         <v>31</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
-        <v>25.4596920</v>
+        <v>25.4463360</v>
       </c>
       <c r="S26">
-        <v>85.7071320</v>
+        <v>86.0657140</v>
       </c>
       <c r="T26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V26">
         <v>0</v>
       </c>
       <c r="W26">
         <v>0</v>
       </c>
       <c r="X26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="Z26">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="AA26" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>8745123654</v>
+        <v>8547896541</v>
       </c>
       <c r="B27">
-        <v>8745123654</v>
-[...1 lines deleted...]
-      <c r="C27"/>
+        <v>8547896541</v>
+      </c>
+      <c r="C27" t="s">
+        <v>47</v>
+      </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="E27">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>30</v>
       </c>
       <c r="I27">
-        <v>15000000000</v>
+        <v>4500000</v>
       </c>
       <c r="J27">
-        <v>8000</v>
+        <v>5400</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="Q27"/>
       <c r="R27">
-        <v>25.8534110</v>
+        <v>23.8063530</v>
       </c>
       <c r="S27">
-        <v>87.5444260</v>
+        <v>86.3890580</v>
       </c>
       <c r="T27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V27">
         <v>0</v>
       </c>
       <c r="W27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X27">
         <v>0</v>
       </c>
       <c r="Y27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z27">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="AA27" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>8745123654</v>
       </c>
       <c r="B28">
         <v>8745123654</v>
       </c>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>109</v>
+      </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E28">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H28" t="s">
         <v>30</v>
       </c>
       <c r="I28">
-        <v>87000</v>
+        <v>9900000</v>
       </c>
       <c r="J28">
-        <v>14278</v>
+        <v>10000</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
         <v>31</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>111</v>
+        <v>71</v>
       </c>
       <c r="Q28"/>
       <c r="R28">
-        <v>25.6072820</v>
+        <v>25.4606350</v>
       </c>
       <c r="S28">
-        <v>85.0894990</v>
+        <v>85.6878690</v>
       </c>
       <c r="T28">
         <v>0</v>
       </c>
       <c r="U28">
         <v>0</v>
       </c>
       <c r="V28">
         <v>0</v>
       </c>
       <c r="W28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z28">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="AA28" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>8745123654</v>
       </c>
       <c r="B29">
         <v>8745123654</v>
       </c>
-      <c r="C29"/>
+      <c r="C29" t="s">
+        <v>109</v>
+      </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E29">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>30</v>
       </c>
       <c r="I29">
-        <v>1800000</v>
+        <v>26000</v>
       </c>
       <c r="J29">
-        <v>1642</v>
+        <v>2458</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
         <v>31</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
-        <v>25.4535820</v>
+        <v>25.4596920</v>
       </c>
       <c r="S29">
-        <v>85.4862560</v>
+        <v>85.7071320</v>
       </c>
       <c r="T29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U29">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V29">
         <v>0</v>
       </c>
       <c r="W29">
         <v>0</v>
       </c>
       <c r="X29">
         <v>0</v>
       </c>
       <c r="Y29">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z29">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AA29" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>8745123654</v>
       </c>
       <c r="B30">
         <v>8745123654</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E30">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G30" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>30</v>
       </c>
       <c r="I30">
-        <v>12300000</v>
+        <v>15000000000</v>
       </c>
       <c r="J30">
-        <v>7845</v>
+        <v>8000</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>116</v>
+        <v>31</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>89</v>
+        <v>115</v>
       </c>
       <c r="Q30"/>
       <c r="R30">
-        <v>25.4629600</v>
+        <v>25.8534110</v>
       </c>
       <c r="S30">
-        <v>85.4874410</v>
+        <v>87.5444260</v>
       </c>
       <c r="T30">
         <v>0</v>
       </c>
       <c r="U30">
         <v>0</v>
       </c>
       <c r="V30">
         <v>0</v>
       </c>
       <c r="W30">
         <v>0</v>
       </c>
       <c r="X30">
         <v>0</v>
       </c>
       <c r="Y30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z30">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="AA30" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>8745123654</v>
       </c>
       <c r="B31">
         <v>8745123654</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E31">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F31" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G31" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>30</v>
       </c>
       <c r="I31">
-        <v>4500000</v>
+        <v>87000</v>
       </c>
       <c r="J31">
-        <v>2547</v>
+        <v>14278</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="Q31"/>
       <c r="R31">
-        <v>25.4250260</v>
+        <v>25.6072820</v>
       </c>
       <c r="S31">
-        <v>86.3086330</v>
+        <v>85.0894990</v>
       </c>
       <c r="T31">
         <v>0</v>
       </c>
       <c r="U31">
         <v>0</v>
       </c>
       <c r="V31">
         <v>0</v>
       </c>
       <c r="W31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X31">
         <v>1</v>
       </c>
       <c r="Y31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z31">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="AA31" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>8745612345</v>
+        <v>8745123654</v>
       </c>
       <c r="B32">
-        <v>8745612345</v>
+        <v>8745123654</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E32">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>120</v>
       </c>
       <c r="G32" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H32" t="s">
-        <v>121</v>
+        <v>30</v>
       </c>
       <c r="I32">
-        <v>25000</v>
+        <v>1800000</v>
       </c>
       <c r="J32">
-        <v>3500</v>
-[...9 lines deleted...]
-      </c>
+        <v>1642</v>
+      </c>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
       <c r="N32" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="O32"/>
       <c r="P32" t="s">
-        <v>122</v>
+        <v>49</v>
       </c>
       <c r="Q32"/>
       <c r="R32">
-        <v>25.6078620</v>
+        <v>25.4535820</v>
       </c>
       <c r="S32">
-        <v>85.1675070</v>
+        <v>85.4862560</v>
       </c>
       <c r="T32">
         <v>0</v>
       </c>
       <c r="U32">
         <v>0</v>
       </c>
       <c r="V32">
         <v>0</v>
       </c>
       <c r="W32">
         <v>0</v>
       </c>
       <c r="X32">
         <v>0</v>
       </c>
       <c r="Y32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z32">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="AA32" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>9000000001</v>
+        <v>8745123654</v>
       </c>
       <c r="B33">
-        <v>9000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>8745123654</v>
+      </c>
+      <c r="C33"/>
       <c r="D33" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E33">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G33" t="s">
         <v>40</v>
       </c>
       <c r="H33" t="s">
         <v>30</v>
       </c>
       <c r="I33">
-        <v>45</v>
+        <v>12300000</v>
       </c>
       <c r="J33">
-        <v>1800</v>
+        <v>7845</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="Q33"/>
       <c r="R33">
-        <v>25.5941000</v>
+        <v>25.4629600</v>
       </c>
       <c r="S33">
-        <v>85.1376000</v>
+        <v>85.4874410</v>
       </c>
       <c r="T33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V33">
         <v>0</v>
       </c>
       <c r="W33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y33">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z33">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="AA33" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>9000000001</v>
+        <v>8745123654</v>
       </c>
       <c r="B34">
-        <v>9000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>8745123654</v>
+      </c>
+      <c r="C34"/>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E34">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G34" t="s">
         <v>40</v>
       </c>
       <c r="H34" t="s">
         <v>30</v>
       </c>
       <c r="I34">
-        <v>1.2</v>
+        <v>4500000</v>
       </c>
       <c r="J34">
-        <v>10000</v>
+        <v>2547</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="Q34"/>
       <c r="R34">
-        <v>25.6100000</v>
+        <v>25.4250260</v>
       </c>
       <c r="S34">
-        <v>85.1200000</v>
+        <v>86.3086330</v>
       </c>
       <c r="T34">
         <v>0</v>
       </c>
       <c r="U34">
         <v>0</v>
       </c>
       <c r="V34">
         <v>0</v>
       </c>
       <c r="W34">
         <v>0</v>
       </c>
       <c r="X34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z34">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="AA34" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>9000000001</v>
+        <v>8745612345</v>
       </c>
       <c r="B35">
-        <v>9000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>8745612345</v>
+      </c>
+      <c r="C35"/>
       <c r="D35" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E35">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F35" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="G35" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
       <c r="I35">
-        <v>85</v>
+        <v>25000</v>
       </c>
       <c r="J35">
-        <v>1450</v>
+        <v>3500</v>
       </c>
       <c r="K35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L35">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="M35">
         <v>2</v>
       </c>
       <c r="N35" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="O35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P35" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="Q35"/>
       <c r="R35">
-        <v>25.6005000</v>
+        <v>25.6078620</v>
       </c>
       <c r="S35">
-        <v>85.1480000</v>
+        <v>85.1675070</v>
       </c>
       <c r="T35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V35">
         <v>0</v>
       </c>
       <c r="W35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y35">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Z35">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="AA35" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>9000000001</v>
       </c>
       <c r="B36">
         <v>9000000001</v>
       </c>
       <c r="C36" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D36" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E36">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="G36" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="H36" t="s">
         <v>30</v>
       </c>
       <c r="I36">
-        <v>1.8</v>
+        <v>45</v>
       </c>
       <c r="J36">
-        <v>2400</v>
-[...3 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+      <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
-[...1 lines deleted...]
-      </c>
+      <c r="M36"/>
       <c r="N36" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="O36"/>
       <c r="P36" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="Q36"/>
       <c r="R36">
-        <v>25.6210000</v>
+        <v>25.5941000</v>
       </c>
       <c r="S36">
-        <v>85.1100000</v>
+        <v>85.1376000</v>
       </c>
       <c r="T36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V36">
         <v>0</v>
       </c>
       <c r="W36">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X36">
         <v>1</v>
       </c>
       <c r="Y36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z36">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="AA36" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>9000000001</v>
       </c>
       <c r="B37">
         <v>9000000001</v>
       </c>
       <c r="C37" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E37">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F37" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="G37" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="H37" t="s">
         <v>30</v>
       </c>
       <c r="I37">
-        <v>45000</v>
+        <v>1.2</v>
       </c>
       <c r="J37">
-        <v>600</v>
+        <v>10000</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="Q37"/>
       <c r="R37">
-        <v>25.5970000</v>
+        <v>25.6100000</v>
       </c>
       <c r="S37">
-        <v>85.1370000</v>
+        <v>85.1200000</v>
       </c>
       <c r="T37">
         <v>0</v>
       </c>
       <c r="U37">
         <v>0</v>
       </c>
       <c r="V37">
         <v>0</v>
       </c>
       <c r="W37">
         <v>0</v>
       </c>
       <c r="X37">
         <v>0</v>
       </c>
       <c r="Y37">
         <v>0</v>
       </c>
       <c r="Z37">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="AA37" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>9413278456</v>
+        <v>9000000001</v>
       </c>
       <c r="B38">
-        <v>9413278456</v>
+        <v>9000000001</v>
       </c>
       <c r="C38" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E38">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="F38" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="G38" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="H38" t="s">
         <v>30</v>
       </c>
       <c r="I38">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="J38">
-        <v>4758</v>
-[...3 lines deleted...]
-      <c r="M38"/>
+        <v>1450</v>
+      </c>
+      <c r="K38">
+        <v>3</v>
+      </c>
+      <c r="L38">
+        <v>5</v>
+      </c>
+      <c r="M38">
+        <v>2</v>
+      </c>
       <c r="N38" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O38"/>
+        <v>140</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
       <c r="P38" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q38"/>
       <c r="R38">
-        <v>25.4612550</v>
+        <v>25.6005000</v>
       </c>
       <c r="S38">
-        <v>85.4710330</v>
+        <v>85.1480000</v>
       </c>
       <c r="T38">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="U38">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="V38">
         <v>0</v>
       </c>
       <c r="W38">
         <v>1</v>
       </c>
       <c r="X38">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y38">
         <v>3</v>
       </c>
       <c r="Z38">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="AA38" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>9431728314</v>
+        <v>9000000001</v>
       </c>
       <c r="B39">
-        <v>9431728314</v>
+        <v>9000000001</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="D39" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E39">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F39" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="G39" t="s">
-        <v>29</v>
+        <v>143</v>
       </c>
       <c r="H39" t="s">
         <v>30</v>
       </c>
       <c r="I39">
-        <v>58000</v>
+        <v>1.8</v>
       </c>
       <c r="J39">
-        <v>3000</v>
-[...1 lines deleted...]
-      <c r="K39"/>
+        <v>2400</v>
+      </c>
+      <c r="K39">
+        <v>4</v>
+      </c>
       <c r="L39"/>
-      <c r="M39"/>
+      <c r="M39">
+        <v>4</v>
+      </c>
       <c r="N39" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="O39"/>
+        <v>133</v>
+      </c>
+      <c r="O39">
+        <v>2</v>
+      </c>
       <c r="P39" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="Q39"/>
       <c r="R39">
-        <v>23.9134600</v>
+        <v>25.6210000</v>
       </c>
       <c r="S39">
-        <v>86.4448040</v>
+        <v>85.1100000</v>
       </c>
       <c r="T39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U39">
         <v>0</v>
       </c>
       <c r="V39">
         <v>0</v>
       </c>
       <c r="W39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X39">
         <v>1</v>
       </c>
       <c r="Y39">
         <v>1</v>
       </c>
       <c r="Z39">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="AA39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>9470599173</v>
+        <v>9000000001</v>
       </c>
       <c r="B40">
-        <v>9470599173</v>
+        <v>9000000001</v>
       </c>
       <c r="C40" t="s">
-        <v>72</v>
+        <v>131</v>
       </c>
       <c r="D40" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="E40">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F40" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="G40" t="s">
-        <v>40</v>
+        <v>146</v>
       </c>
       <c r="H40" t="s">
         <v>30</v>
       </c>
       <c r="I40">
-        <v>4500000</v>
+        <v>45000</v>
       </c>
       <c r="J40">
-        <v>9</v>
+        <v>600</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="Q40"/>
       <c r="R40">
-        <v>25.4626690</v>
+        <v>25.5970000</v>
       </c>
       <c r="S40">
-        <v>85.4723340</v>
+        <v>85.1370000</v>
       </c>
       <c r="T40">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V40">
         <v>0</v>
       </c>
       <c r="W40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y40">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="Z40">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AA40" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>9470599173</v>
+        <v>9413278456</v>
       </c>
       <c r="B41">
-        <v>9470599173</v>
-[...1 lines deleted...]
-      <c r="C41"/>
+        <v>9413278456</v>
+      </c>
+      <c r="C41" t="s">
+        <v>149</v>
+      </c>
       <c r="D41" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="E41">
-        <v>32</v>
+        <v>4</v>
       </c>
       <c r="F41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G41" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H41" t="s">
         <v>30</v>
       </c>
       <c r="I41">
-        <v>800000</v>
+        <v>58</v>
       </c>
       <c r="J41">
-        <v>4</v>
+        <v>4758</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="Q41"/>
       <c r="R41">
-        <v>25.4497370</v>
+        <v>25.4612550</v>
       </c>
       <c r="S41">
-        <v>85.4582750</v>
+        <v>85.4710330</v>
       </c>
       <c r="T41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U41">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V41">
         <v>0</v>
       </c>
       <c r="W41">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X41">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Z41">
-        <v>119</v>
+        <v>75</v>
       </c>
       <c r="AA41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>9470599173</v>
+        <v>9431728314</v>
       </c>
       <c r="B42">
-        <v>9470599173</v>
+        <v>9431728314</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="D42" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="E42">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F42" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="G42" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H42" t="s">
         <v>30</v>
       </c>
       <c r="I42">
-        <v>24000000</v>
+        <v>58000</v>
       </c>
       <c r="J42">
-        <v>17</v>
+        <v>3000</v>
       </c>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>31</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="Q42"/>
       <c r="R42">
-        <v>25.4532000</v>
+        <v>23.9134600</v>
       </c>
       <c r="S42">
-        <v>85.4593020</v>
+        <v>86.4448040</v>
       </c>
       <c r="T42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U42">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V42">
         <v>0</v>
       </c>
       <c r="W42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Z42">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="AA42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>9905335858</v>
+        <v>9470599173</v>
       </c>
       <c r="B43">
-        <v>9905335858</v>
+        <v>9470599173</v>
       </c>
       <c r="C43" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D43" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="E43">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G43" t="s">
         <v>40</v>
       </c>
       <c r="H43" t="s">
         <v>30</v>
       </c>
       <c r="I43">
         <v>4500000</v>
       </c>
       <c r="J43">
-        <v>1346</v>
+        <v>9</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>31</v>
       </c>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>154</v>
+        <v>49</v>
       </c>
       <c r="Q43"/>
       <c r="R43">
-        <v>25.4609450</v>
+        <v>25.4626690</v>
       </c>
       <c r="S43">
-        <v>86.0345350</v>
+        <v>85.4723340</v>
       </c>
       <c r="T43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V43">
         <v>0</v>
       </c>
       <c r="W43">
         <v>1</v>
       </c>
       <c r="X43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y43">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Z43">
-        <v>16</v>
+        <v>140</v>
       </c>
       <c r="AA43" t="s">
         <v>155</v>
       </c>
     </row>
+    <row r="44">
+      <c r="A44">
+        <v>9470599173</v>
+      </c>
+      <c r="B44">
+        <v>9470599173</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44" t="s">
+        <v>34</v>
+      </c>
+      <c r="E44">
+        <v>32</v>
+      </c>
+      <c r="F44" t="s">
+        <v>156</v>
+      </c>
+      <c r="G44" t="s">
+        <v>40</v>
+      </c>
+      <c r="H44" t="s">
+        <v>30</v>
+      </c>
+      <c r="I44">
+        <v>800000</v>
+      </c>
+      <c r="J44">
+        <v>4</v>
+      </c>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44" t="s">
+        <v>74</v>
+      </c>
+      <c r="O44"/>
+      <c r="P44" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q44"/>
+      <c r="R44">
+        <v>25.4497370</v>
+      </c>
+      <c r="S44">
+        <v>85.4582750</v>
+      </c>
+      <c r="T44">
+        <v>2</v>
+      </c>
+      <c r="U44">
+        <v>2</v>
+      </c>
+      <c r="V44">
+        <v>0</v>
+      </c>
+      <c r="W44">
+        <v>2</v>
+      </c>
+      <c r="X44">
+        <v>1</v>
+      </c>
+      <c r="Y44">
+        <v>2</v>
+      </c>
+      <c r="Z44">
+        <v>121</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>9470599173</v>
+      </c>
+      <c r="B45">
+        <v>9470599173</v>
+      </c>
+      <c r="C45" t="s">
+        <v>158</v>
+      </c>
+      <c r="D45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E45">
+        <v>31</v>
+      </c>
+      <c r="F45" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" t="s">
+        <v>40</v>
+      </c>
+      <c r="H45" t="s">
+        <v>30</v>
+      </c>
+      <c r="I45">
+        <v>24000000</v>
+      </c>
+      <c r="J45">
+        <v>17</v>
+      </c>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45" t="s">
+        <v>31</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45">
+        <v>25.4532000</v>
+      </c>
+      <c r="S45">
+        <v>85.4593020</v>
+      </c>
+      <c r="T45">
+        <v>2</v>
+      </c>
+      <c r="U45">
+        <v>2</v>
+      </c>
+      <c r="V45">
+        <v>0</v>
+      </c>
+      <c r="W45">
+        <v>2</v>
+      </c>
+      <c r="X45">
+        <v>2</v>
+      </c>
+      <c r="Y45">
+        <v>2</v>
+      </c>
+      <c r="Z45">
+        <v>37</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>9905335858</v>
+      </c>
+      <c r="B46">
+        <v>9905335858</v>
+      </c>
+      <c r="C46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46">
+        <v>23</v>
+      </c>
+      <c r="F46" t="s">
+        <v>160</v>
+      </c>
+      <c r="G46" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" t="s">
+        <v>30</v>
+      </c>
+      <c r="I46">
+        <v>4500000</v>
+      </c>
+      <c r="J46">
+        <v>1346</v>
+      </c>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46" t="s">
+        <v>31</v>
+      </c>
+      <c r="O46"/>
+      <c r="P46" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q46"/>
+      <c r="R46">
+        <v>25.4609450</v>
+      </c>
+      <c r="S46">
+        <v>86.0345350</v>
+      </c>
+      <c r="T46">
+        <v>1</v>
+      </c>
+      <c r="U46">
+        <v>0</v>
+      </c>
+      <c r="V46">
+        <v>0</v>
+      </c>
+      <c r="W46">
+        <v>1</v>
+      </c>
+      <c r="X46">
+        <v>0</v>
+      </c>
+      <c r="Y46">
+        <v>0</v>
+      </c>
+      <c r="Z46">
+        <v>20</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>161</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:AA43"/>
+  <autoFilter ref="A1:AA46"/>
 </worksheet>
 </file>